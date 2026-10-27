--- v0 (2026-09-12)
+++ v1 (2026-10-27)
@@ -1008,52 +1008,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F115"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A108" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F122" sqref="F122"/>
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B120" sqref="B120"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="45.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="31.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="33.5703125" customWidth="1"/>
     <col min="6" max="6" width="102.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="11" t="s">
         <v>115</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="13"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>111</v>
@@ -1560,60 +1560,60 @@
       </c>
       <c r="B27" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" s="1">
         <v>26</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="9" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
       <c r="D28" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>103</v>
+        <v>139</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" s="5">
         <v>27</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" s="1">
         <v>28</v>
@@ -1760,60 +1760,60 @@
       </c>
       <c r="B37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>136</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" s="1">
         <v>36</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="9" t="s">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="D38" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>3</v>
+        <v>136</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="5">
         <v>37</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>17</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>136</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" s="1">
         <v>38</v>